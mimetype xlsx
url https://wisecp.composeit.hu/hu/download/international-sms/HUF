--- v2 (2026-02-23)
+++ v3 (2026-04-30)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sorszám</t>
   </si>
   <si>
     <t>Ország kód</t>
   </si>
   <si>
     <t>Ország neve</t>
   </si>
   <si>
     <t>Egység összege (HUF)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>67,3857</t>
+    <t>64,5923</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>39,5491</t>
+    <t>37,9097</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>79,0983</t>
+    <t>75,8194</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>99,9376</t>
+    <t>95,7949</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>91,2673</t>
+    <t>87,484</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>74,5349</t>
+    <t>71,4452</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>42,8956</t>
+    <t>41,1175</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>129,2953</t>
+    <t>123,9356</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>41,0703</t>
+    <t>39,3678</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>80,6194</t>
+    <t>77,2775</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>106,4785</t>
+    <t>102,0646</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>62,366</t>
+    <t>59,7807</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>24,3379</t>
+    <t>23,3291</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>85,7912</t>
+    <t>82,2349</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>95,8306</t>
+    <t>91,8582</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>88,225</t>
+    <t>84,5678</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>112,5629</t>
+    <t>107,8969</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>24,49</t>
+    <t>23,4749</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>32,7041</t>
+    <t>31,3484</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>897,4613</t>
+    <t>860,259</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>59,3237</t>
+    <t>56,8646</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>57,042</t>
+    <t>54,6775</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>65,2409</t>
+    <t>62,5365</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>51,7181</t>
+    <t>49,5742</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>36,5069</t>
+    <t>34,9936</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>47,1547</t>
+    <t>45,20</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>138,7262</t>
+    <t>132,9756</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>27,3802</t>
+    <t>26,2452</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>54,7604</t>
+    <t>52,4904</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>93,8532</t>
+    <t>89,9627</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>30,7266</t>
+    <t>29,4529</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>56,2815</t>
+    <t>53,9484</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>133,8586</t>
+    <t>128,3098</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>65,4082</t>
+    <t>62,6968</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>77,5772</t>
+    <t>74,3614</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>85,6391</t>
+    <t>82,0891</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>61,3012</t>
+    <t>58,7601</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>71,4927</t>
+    <t>68,5291</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>135,3798</t>
+    <t>129,7679</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>83,6616</t>
+    <t>80,1936</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>68,4504</t>
+    <t>65,613</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>98,8729</t>
+    <t>94,7743</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>98,1123</t>
+    <t>94,0453</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>18,2535</t>
+    <t>17,4968</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>75,5997</t>
+    <t>72,4659</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>121,6897</t>
+    <t>116,6453</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>142,9854</t>
+    <t>137,0582</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>60,8448</t>
+    <t>58,3226</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>120,3207</t>
+    <t>115,333</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>86,7039</t>
+    <t>83,1098</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>48,6759</t>
+    <t>46,6581</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>69,9716</t>
+    <t>67,071</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>57,8026</t>
+    <t>55,4065</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>109,5207</t>
+    <t>104,9808</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>63,2786</t>
+    <t>60,6555</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>73,4701</t>
+    <t>70,4246</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>69,5152</t>
+    <t>66,6336</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>92,7884</t>
+    <t>88,942</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>106,1742</t>
+    <t>101,773</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>31,9435</t>
+    <t>30,6194</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>73,0138</t>
+    <t>69,9872</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>53,2392</t>
+    <t>51,0323</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>42,5914</t>
+    <t>40,8258</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>82,1405</t>
+    <t>78,7356</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>182,5345</t>
+    <t>174,9679</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>144,8107</t>
+    <t>138,8079</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>36,8111</t>
+    <t>35,2852</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>177,5148</t>
+    <t>170,1563</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>25,8591</t>
+    <t>24,7871</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>100,394</t>
+    <t>96,2324</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>57,3463</t>
+    <t>54,9691</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>136,9009</t>
+    <t>131,2259</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>104,9573</t>
+    <t>100,6066</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>38,028</t>
+    <t>36,4517</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>50,197</t>
+    <t>48,1162</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>110,2813</t>
+    <t>105,7098</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>28,9013</t>
+    <t>27,7033</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>89,7461</t>
+    <t>86,0259</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>196,2246</t>
+    <t>188,0905</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>51,1097</t>
+    <t>48,991</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>85,1828</t>
+    <t>81,6517</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>55,2167</t>
+    <t>52,9278</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>91,8757</t>
+    <t>88,0672</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>122,4502</t>
+    <t>117,3743</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>107,9996</t>
+    <t>103,5227</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>104,0447</t>
+    <t>99,7317</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>97,9602</t>
+    <t>93,8995</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>101,9151</t>
+    <t>97,6904</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>34,9858</t>
+    <t>33,5355</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>12,169</t>
+    <t>11,6645</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>152,1121</t>
+    <t>145,8066</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>150,8952</t>
+    <t>144,6402</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>87,6166</t>
+    <t>83,9846</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>