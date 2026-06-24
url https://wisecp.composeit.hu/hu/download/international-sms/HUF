--- v3 (2026-04-30)
+++ v4 (2026-06-24)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sorszám</t>
   </si>
   <si>
     <t>Ország kód</t>
   </si>
   <si>
     <t>Ország neve</t>
   </si>
   <si>
     <t>Egység összege (HUF)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>64,5923</t>
+    <t>62,4557</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>37,9097</t>
+    <t>36,6557</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>75,8194</t>
+    <t>73,3114</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>95,7949</t>
+    <t>92,6261</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>87,484</t>
+    <t>84,59</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>71,4452</t>
+    <t>69,0819</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>41,1175</t>
+    <t>39,7573</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>123,9356</t>
+    <t>119,8359</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>39,3678</t>
+    <t>38,0655</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>77,2775</t>
+    <t>74,7212</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>102,0646</t>
+    <t>98,6884</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>59,7807</t>
+    <t>57,8032</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>23,3291</t>
+    <t>22,5573</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>82,2349</t>
+    <t>79,5146</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>91,8582</t>
+    <t>88,8195</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>84,5678</t>
+    <t>81,7704</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>107,8969</t>
+    <t>104,3277</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>23,4749</t>
+    <t>22,6983</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>31,3484</t>
+    <t>30,3114</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>860,259</t>
+    <t>831,8021</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>56,8646</t>
+    <t>54,9835</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>54,6775</t>
+    <t>52,8688</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>62,5365</t>
+    <t>60,4678</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>49,5742</t>
+    <t>47,9344</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>34,9936</t>
+    <t>33,836</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>45,20</t>
+    <t>43,7049</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>132,9756</t>
+    <t>128,5769</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>26,2452</t>
+    <t>25,377</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>52,4904</t>
+    <t>50,754</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>89,9627</t>
+    <t>86,9868</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>29,4529</t>
+    <t>28,4786</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>53,9484</t>
+    <t>52,1639</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>128,3098</t>
+    <t>124,0654</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>62,6968</t>
+    <t>60,6229</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>74,3614</t>
+    <t>71,9015</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>82,0891</t>
+    <t>79,3737</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>58,7601</t>
+    <t>56,8163</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>68,5291</t>
+    <t>66,2622</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>129,7679</t>
+    <t>125,4752</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>80,1936</t>
+    <t>77,5409</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>65,613</t>
+    <t>63,4425</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>94,7743</t>
+    <t>91,6392</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>94,0453</t>
+    <t>90,9343</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>17,4968</t>
+    <t>16,918</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>72,4659</t>
+    <t>70,0688</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>116,6453</t>
+    <t>112,7867</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>137,0582</t>
+    <t>132,5244</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>58,3226</t>
+    <t>56,3934</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>115,333</t>
+    <t>111,5179</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>83,1098</t>
+    <t>80,3605</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>46,6581</t>
+    <t>45,1147</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>67,071</t>
+    <t>64,8524</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>55,4065</t>
+    <t>53,5737</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>104,9808</t>
+    <t>101,5081</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>60,6555</t>
+    <t>58,6491</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>70,4246</t>
+    <t>68,095</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>66,6336</t>
+    <t>64,4294</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>88,942</t>
+    <t>85,9999</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>101,773</t>
+    <t>98,4064</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>30,6194</t>
+    <t>29,6065</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>69,9872</t>
+    <t>67,672</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>51,0323</t>
+    <t>49,3442</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>40,8258</t>
+    <t>39,4754</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>78,7356</t>
+    <t>76,131</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>174,9679</t>
+    <t>169,1801</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>138,8079</t>
+    <t>134,2162</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>35,2852</t>
+    <t>34,118</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>170,1563</t>
+    <t>164,5276</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>24,7871</t>
+    <t>23,9672</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>96,2324</t>
+    <t>93,049</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>54,9691</t>
+    <t>53,1507</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>131,2259</t>
+    <t>126,8851</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>100,6066</t>
+    <t>97,2786</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>36,4517</t>
+    <t>35,2459</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>48,1162</t>
+    <t>46,5245</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>105,7098</t>
+    <t>102,213</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>27,7033</t>
+    <t>26,7868</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>86,0259</t>
+    <t>83,1802</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>188,0905</t>
+    <t>181,8686</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>48,991</t>
+    <t>47,3704</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>81,6517</t>
+    <t>78,9507</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>52,9278</t>
+    <t>51,177</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>88,0672</t>
+    <t>85,154</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>117,3743</t>
+    <t>113,4916</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>103,5227</t>
+    <t>100,0982</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>99,7317</t>
+    <t>96,4327</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>93,8995</t>
+    <t>90,7933</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>97,6904</t>
+    <t>94,4589</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>33,5355</t>
+    <t>32,4262</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>11,6645</t>
+    <t>11,2787</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>145,8066</t>
+    <t>140,9834</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>144,6402</t>
+    <t>139,8555</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>83,9846</t>
+    <t>81,2064</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>