--- v4 (2026-06-24)
+++ v5 (2026-09-01)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sorszám</t>
   </si>
   <si>
     <t>Ország kód</t>
   </si>
   <si>
     <t>Ország neve</t>
   </si>
   <si>
     <t>Egység összege (HUF)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>62,4557</t>
+    <t>64,7189</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>36,6557</t>
+    <t>37,984</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>73,3114</t>
+    <t>75,968</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>92,6261</t>
+    <t>95,9827</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>84,59</t>
+    <t>87,6554</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>69,0819</t>
+    <t>71,5853</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>39,7573</t>
+    <t>41,198</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>119,8359</t>
+    <t>124,1785</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>38,0655</t>
+    <t>39,4449</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>74,7212</t>
+    <t>77,429</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>98,6884</t>
+    <t>102,2647</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>57,8032</t>
+    <t>59,8979</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>22,5573</t>
+    <t>23,3748</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>79,5146</t>
+    <t>82,3961</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>88,8195</t>
+    <t>92,0382</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>81,7704</t>
+    <t>84,7336</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>104,3277</t>
+    <t>108,1084</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>22,6983</t>
+    <t>23,5209</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>30,3114</t>
+    <t>31,4099</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>831,8021</t>
+    <t>861,945</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>54,9835</t>
+    <t>56,976</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>52,8688</t>
+    <t>54,7846</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>60,4678</t>
+    <t>62,659</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>47,9344</t>
+    <t>49,6714</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>33,836</t>
+    <t>35,0622</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>43,7049</t>
+    <t>45,2886</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>128,5769</t>
+    <t>133,2362</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>25,377</t>
+    <t>26,2966</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>50,754</t>
+    <t>52,5933</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>86,9868</t>
+    <t>90,139</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>28,4786</t>
+    <t>29,5107</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>52,1639</t>
+    <t>54,0542</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>124,0654</t>
+    <t>128,5613</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>60,6229</t>
+    <t>62,8197</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>71,9015</t>
+    <t>74,5071</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>79,3737</t>
+    <t>82,25</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>56,8163</t>
+    <t>58,8752</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>66,2622</t>
+    <t>68,6634</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>125,4752</t>
+    <t>130,0222</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>77,5409</t>
+    <t>80,3508</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>63,4425</t>
+    <t>65,7416</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>91,6392</t>
+    <t>94,96</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>90,9343</t>
+    <t>94,2296</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>16,918</t>
+    <t>17,5311</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>70,0688</t>
+    <t>72,6079</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>112,7867</t>
+    <t>116,8739</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>132,5244</t>
+    <t>137,3268</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>56,3934</t>
+    <t>58,4369</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>111,5179</t>
+    <t>115,5591</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>80,3605</t>
+    <t>83,2726</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>45,1147</t>
+    <t>46,7496</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>64,8524</t>
+    <t>67,2025</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>53,5737</t>
+    <t>55,5151</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>101,5081</t>
+    <t>105,1865</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>58,6491</t>
+    <t>60,7744</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>68,095</t>
+    <t>70,5626</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>64,4294</t>
+    <t>66,7642</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>85,9999</t>
+    <t>89,1163</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>98,4064</t>
+    <t>101,9725</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>29,6065</t>
+    <t>30,6794</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>67,672</t>
+    <t>70,1243</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>49,3442</t>
+    <t>51,1323</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>39,4754</t>
+    <t>40,9059</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>76,131</t>
+    <t>78,8899</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>169,1801</t>
+    <t>175,3108</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>134,2162</t>
+    <t>139,0799</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>34,118</t>
+    <t>35,3544</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>164,5276</t>
+    <t>170,4898</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>23,9672</t>
+    <t>24,8357</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>93,049</t>
+    <t>96,421</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>53,1507</t>
+    <t>55,0768</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>126,8851</t>
+    <t>131,4831</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>97,2786</t>
+    <t>100,8037</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>35,2459</t>
+    <t>36,5231</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>46,5245</t>
+    <t>48,2105</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>102,213</t>
+    <t>105,917</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>26,7868</t>
+    <t>27,7575</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>83,1802</t>
+    <t>86,1945</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>181,8686</t>
+    <t>188,4592</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>47,3704</t>
+    <t>49,087</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>78,9507</t>
+    <t>81,8117</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>51,177</t>
+    <t>53,0315</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>85,154</t>
+    <t>88,2398</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>113,4916</t>
+    <t>117,6044</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>100,0982</t>
+    <t>103,7256</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>96,4327</t>
+    <t>99,9272</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>90,7933</t>
+    <t>94,0835</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>94,4589</t>
+    <t>97,8819</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>32,4262</t>
+    <t>33,6012</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>11,2787</t>
+    <t>11,6874</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>140,9834</t>
+    <t>146,0924</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>139,8555</t>
+    <t>144,9236</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>81,2064</t>
+    <t>84,1492</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>